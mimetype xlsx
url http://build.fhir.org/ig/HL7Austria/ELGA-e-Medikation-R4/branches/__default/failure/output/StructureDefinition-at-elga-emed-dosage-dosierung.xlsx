--- v0 (2026-06-17)
+++ v1 (2026-06-19)
@@ -55,51 +55,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>AtElgaEmedDosageDosierung</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>AT ELGA e-Medikation Dosage Dosierung</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>draft</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>2026-06-16T16:58:55+00:00</t>
+    <t>2026-06-17T13:25:30+00:00</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>ELGA GmbH</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>ELGA GmbH (http://elga.gv.at)</t>
   </si>
   <si>
     <t>ELGA GmbH (https://elga.gv.at(Work))</t>
   </si>
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Description</t>
   </si>